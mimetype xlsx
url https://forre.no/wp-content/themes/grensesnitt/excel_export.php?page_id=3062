--- v1 (2026-02-24)
+++ v2 (2026-05-01)
@@ -20,65 +20,68 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="4" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Toppsving" sheetId="1" r:id="rId4"/>
     <sheet name="Ytterdører" sheetId="2" r:id="rId5"/>
     <sheet name="Terrassedør" sheetId="3" r:id="rId6"/>
     <sheet name="Topphengslet" sheetId="4" r:id="rId7"/>
     <sheet name="Kjellerdør" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Bredde</t>
   </si>
   <si>
     <t>Høyde</t>
   </si>
   <si>
     <t>Antall</t>
   </si>
   <si>
     <t>Overflate</t>
   </si>
   <si>
     <t>Hvitmalt</t>
+  </si>
+  <si>
+    <t>0Hvitmalt</t>
   </si>
   <si>
     <t>Hvitmalt, m/ventil</t>
   </si>
   <si>
     <t>Hvitmalt, u/ventil</t>
   </si>
   <si>
     <t>Slagretning</t>
   </si>
   <si>
     <t>Produkt</t>
   </si>
   <si>
     <t>V.heng</t>
   </si>
   <si>
     <t>Førre elementdør "Rophus". Std hvit</t>
   </si>
   <si>
     <t>Utførelse</t>
   </si>
   <si>
     <t>Beskrivelse</t>
   </si>
@@ -637,166 +640,166 @@
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>490</v>
       </c>
       <c r="B5">
         <v>990</v>
       </c>
       <c r="C5">
         <v>3</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>490</v>
       </c>
       <c r="B6">
         <v>1090</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>490</v>
       </c>
       <c r="B7">
         <v>1190</v>
       </c>
       <c r="C7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>590</v>
       </c>
       <c r="B8">
         <v>590</v>
       </c>
       <c r="C8">
         <v>3</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>590</v>
       </c>
       <c r="B9">
         <v>790</v>
       </c>
       <c r="C9">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>590</v>
       </c>
       <c r="B10">
         <v>890</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>590</v>
       </c>
       <c r="B11">
         <v>990</v>
       </c>
       <c r="C11">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>590</v>
       </c>
       <c r="B12">
         <v>1090</v>
       </c>
       <c r="C12">
         <v>2</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>590</v>
       </c>
       <c r="B13">
         <v>1190</v>
       </c>
       <c r="C13">
         <v>4</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>690</v>
       </c>
       <c r="B14">
         <v>690</v>
       </c>
       <c r="C14">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="D14" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>690</v>
       </c>
       <c r="B15">
         <v>790</v>
       </c>
       <c r="C15">
         <v>1</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>690</v>
       </c>
       <c r="B16">
         <v>890</v>
       </c>
       <c r="C16">
         <v>2</v>
@@ -847,51 +850,51 @@
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>790</v>
       </c>
       <c r="B20">
         <v>490</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>790</v>
       </c>
       <c r="B21">
         <v>590</v>
       </c>
       <c r="C21">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>790</v>
       </c>
       <c r="B22">
         <v>690</v>
       </c>
       <c r="C22">
         <v>2</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>790</v>
       </c>
       <c r="B23">
         <v>790</v>
@@ -917,65 +920,65 @@
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>790</v>
       </c>
       <c r="B25">
         <v>990</v>
       </c>
       <c r="C25">
         <v>1</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>790</v>
       </c>
       <c r="B26">
         <v>1090</v>
       </c>
       <c r="C26">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>790</v>
       </c>
       <c r="B27">
         <v>1190</v>
       </c>
       <c r="C27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>890</v>
       </c>
       <c r="B28">
         <v>490</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>890</v>
       </c>
       <c r="B29">
         <v>590</v>
@@ -1001,121 +1004,121 @@
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>890</v>
       </c>
       <c r="B31">
         <v>790</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>890</v>
       </c>
       <c r="B32">
         <v>890</v>
       </c>
       <c r="C32">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>890</v>
       </c>
       <c r="B33">
         <v>990</v>
       </c>
       <c r="C33">
         <v>2</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>890</v>
       </c>
       <c r="B34">
         <v>1090</v>
       </c>
       <c r="C34">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>890</v>
       </c>
       <c r="B35">
         <v>1190</v>
       </c>
       <c r="C35">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>990</v>
       </c>
       <c r="B36">
         <v>490</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>990</v>
       </c>
       <c r="B37">
         <v>590</v>
       </c>
       <c r="C37">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>990</v>
       </c>
       <c r="B38">
         <v>690</v>
       </c>
       <c r="C38">
         <v>2</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>990</v>
       </c>
       <c r="B39">
         <v>790</v>
@@ -1127,79 +1130,79 @@
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>990</v>
       </c>
       <c r="B40">
         <v>890</v>
       </c>
       <c r="C40">
         <v>2</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
         <v>990</v>
       </c>
       <c r="B41">
         <v>990</v>
       </c>
       <c r="C41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>990</v>
       </c>
       <c r="B42">
         <v>1090</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
         <v>990</v>
       </c>
       <c r="B43">
         <v>1190</v>
       </c>
       <c r="C43">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>1090</v>
       </c>
       <c r="B44">
         <v>490</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>1090</v>
       </c>
       <c r="B45">
         <v>590</v>
@@ -1267,51 +1270,51 @@
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>1090</v>
       </c>
       <c r="B50">
         <v>1090</v>
       </c>
       <c r="C50">
         <v>3</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>1090</v>
       </c>
       <c r="B51">
         <v>1190</v>
       </c>
       <c r="C51">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>1190</v>
       </c>
       <c r="B52">
         <v>490</v>
       </c>
       <c r="C52">
         <v>0</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>1190</v>
       </c>
       <c r="B53">
         <v>590</v>
@@ -1323,51 +1326,51 @@
         <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>1190</v>
       </c>
       <c r="B54">
         <v>690</v>
       </c>
       <c r="C54">
         <v>2</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>1190</v>
       </c>
       <c r="B55">
         <v>790</v>
       </c>
       <c r="C55">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>1190</v>
       </c>
       <c r="B56">
         <v>890</v>
       </c>
       <c r="C56">
         <v>4</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>1190</v>
       </c>
       <c r="B57">
         <v>990</v>
@@ -1379,93 +1382,93 @@
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>1190</v>
       </c>
       <c r="B58">
         <v>1090</v>
       </c>
       <c r="C58">
         <v>2</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>1190</v>
       </c>
       <c r="B59">
         <v>1190</v>
       </c>
       <c r="C59">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D59" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60">
         <v>1190</v>
       </c>
       <c r="B60">
         <v>1190</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61">
         <v>1290</v>
       </c>
       <c r="B61">
         <v>1190</v>
       </c>
       <c r="C61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62">
         <v>1390</v>
       </c>
       <c r="B62">
         <v>1190</v>
       </c>
       <c r="C62">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63">
         <v>1490</v>
       </c>
       <c r="B63">
         <v>1190</v>
       </c>
       <c r="C63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
@@ -1488,92 +1491,92 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>990</v>
       </c>
       <c r="B2">
         <v>2090</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
@@ -1581,730 +1584,730 @@
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>790</v>
       </c>
       <c r="B2">
         <v>1890</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>790</v>
       </c>
       <c r="B3">
         <v>1890</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>790</v>
       </c>
       <c r="B4">
         <v>1990</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>790</v>
       </c>
       <c r="B5">
         <v>1990</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>4</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>790</v>
       </c>
       <c r="B6">
         <v>1990</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>4</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>790</v>
       </c>
       <c r="B7">
         <v>1990</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>4</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>790</v>
       </c>
       <c r="B8">
         <v>2090</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>4</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>790</v>
       </c>
       <c r="B9">
         <v>2090</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>4</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>790</v>
       </c>
       <c r="B10">
         <v>2090</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>790</v>
       </c>
       <c r="B11">
         <v>2090</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>4</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>790</v>
       </c>
       <c r="B12">
         <v>2090</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>4</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>790</v>
       </c>
       <c r="B13">
         <v>2090</v>
       </c>
       <c r="C13">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>4</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>790</v>
       </c>
       <c r="B14">
         <v>2090</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>4</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>890</v>
       </c>
       <c r="B15">
         <v>1990</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>4</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>890</v>
       </c>
       <c r="B16">
         <v>1990</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>4</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>890</v>
       </c>
       <c r="B17">
         <v>1990</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>4</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>890</v>
       </c>
       <c r="B18">
         <v>1990</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>4</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
         <v>890</v>
       </c>
       <c r="B19">
         <v>2090</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>4</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>890</v>
       </c>
       <c r="B20">
         <v>2090</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>4</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>890</v>
       </c>
       <c r="B21">
         <v>2090</v>
       </c>
       <c r="C21">
         <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>4</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>890</v>
       </c>
       <c r="B22">
         <v>2090</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>4</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>890</v>
       </c>
       <c r="B23">
         <v>2090</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>4</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>890</v>
       </c>
       <c r="B24">
         <v>2090</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>4</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>990</v>
       </c>
       <c r="B25">
         <v>1990</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>4</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>990</v>
       </c>
       <c r="B26">
         <v>1990</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>4</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>990</v>
       </c>
       <c r="B27">
         <v>2090</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>4</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>990</v>
       </c>
       <c r="B28">
         <v>2090</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>4</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>990</v>
       </c>
       <c r="B29">
         <v>2090</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>4</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>990</v>
       </c>
       <c r="B30">
         <v>2090</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>4</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>990</v>
       </c>
       <c r="B31">
         <v>2090</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>4</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>990</v>
       </c>
       <c r="B32">
         <v>2090</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>4</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z60"/>
   <sheetViews>
@@ -2313,51 +2316,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
@@ -3038,51 +3041,51 @@
       <c r="A47">
         <v>1090</v>
       </c>
       <c r="B47">
         <v>990</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>1090</v>
       </c>
       <c r="B48">
         <v>1090</v>
       </c>
       <c r="C48">
         <v>0</v>
       </c>
       <c r="D48" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E48"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>1090</v>
       </c>
       <c r="B49">
         <v>1190</v>
       </c>
       <c r="C49">
         <v>1</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>1190</v>
       </c>
       <c r="B50">
         <v>490</v>
       </c>
@@ -3271,133 +3274,133 @@
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>890</v>
       </c>
       <c r="B2">
         <v>1990</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>990</v>
       </c>
       <c r="B3">
         <v>2090</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>990</v>
       </c>
       <c r="B4">
         <v>2090</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>0</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>