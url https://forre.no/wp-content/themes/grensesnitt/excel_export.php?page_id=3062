--- v2 (2026-05-01)
+++ v3 (2026-07-01)
@@ -20,68 +20,71 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="4" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Toppsving" sheetId="1" r:id="rId4"/>
     <sheet name="Ytterdører" sheetId="2" r:id="rId5"/>
     <sheet name="Terrassedør" sheetId="3" r:id="rId6"/>
     <sheet name="Topphengslet" sheetId="4" r:id="rId7"/>
     <sheet name="Kjellerdør" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Bredde</t>
   </si>
   <si>
     <t>Høyde</t>
   </si>
   <si>
     <t>Antall</t>
   </si>
   <si>
     <t>Overflate</t>
   </si>
   <si>
     <t>Hvitmalt</t>
   </si>
   <si>
     <t>0Hvitmalt</t>
+  </si>
+  <si>
+    <t>4Hvitmalt</t>
   </si>
   <si>
     <t>Hvitmalt, m/ventil</t>
   </si>
   <si>
     <t>Hvitmalt, u/ventil</t>
   </si>
   <si>
     <t>Slagretning</t>
   </si>
   <si>
     <t>Produkt</t>
   </si>
   <si>
     <t>V.heng</t>
   </si>
   <si>
     <t>Førre elementdør "Rophus". Std hvit</t>
   </si>
   <si>
     <t>Utførelse</t>
   </si>
   <si>
     <t>Beskrivelse</t>
   </si>
@@ -654,65 +657,65 @@
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>490</v>
       </c>
       <c r="B6">
         <v>1090</v>
       </c>
       <c r="C6">
         <v>1</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>490</v>
       </c>
       <c r="B7">
         <v>1190</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>590</v>
       </c>
       <c r="B8">
         <v>590</v>
       </c>
       <c r="C8">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>590</v>
       </c>
       <c r="B9">
         <v>790</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>590</v>
       </c>
       <c r="B10">
         <v>890</v>
@@ -766,51 +769,51 @@
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>690</v>
       </c>
       <c r="B14">
         <v>690</v>
       </c>
       <c r="C14">
         <v>4</v>
       </c>
       <c r="D14" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>690</v>
       </c>
       <c r="B15">
         <v>790</v>
       </c>
       <c r="C15">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>690</v>
       </c>
       <c r="B16">
         <v>890</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>690</v>
       </c>
       <c r="B17">
         <v>990</v>
@@ -878,51 +881,51 @@
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>790</v>
       </c>
       <c r="B22">
         <v>690</v>
       </c>
       <c r="C22">
         <v>2</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>790</v>
       </c>
       <c r="B23">
         <v>790</v>
       </c>
       <c r="C23">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>790</v>
       </c>
       <c r="B24">
         <v>890</v>
       </c>
       <c r="C24">
         <v>2</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>790</v>
       </c>
       <c r="B25">
         <v>990</v>
@@ -1004,93 +1007,93 @@
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>890</v>
       </c>
       <c r="B31">
         <v>790</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>890</v>
       </c>
       <c r="B32">
         <v>890</v>
       </c>
       <c r="C32">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>890</v>
       </c>
       <c r="B33">
         <v>990</v>
       </c>
       <c r="C33">
         <v>2</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>890</v>
       </c>
       <c r="B34">
         <v>1090</v>
       </c>
       <c r="C34">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>890</v>
       </c>
       <c r="B35">
         <v>1190</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>990</v>
       </c>
       <c r="B36">
         <v>490</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>990</v>
       </c>
       <c r="B37">
         <v>590</v>
@@ -1116,121 +1119,121 @@
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>990</v>
       </c>
       <c r="B39">
         <v>790</v>
       </c>
       <c r="C39">
         <v>1</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>990</v>
       </c>
       <c r="B40">
         <v>890</v>
       </c>
       <c r="C40">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
         <v>990</v>
       </c>
       <c r="B41">
         <v>990</v>
       </c>
       <c r="C41">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>990</v>
       </c>
       <c r="B42">
         <v>1090</v>
       </c>
       <c r="C42">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
         <v>990</v>
       </c>
       <c r="B43">
         <v>1190</v>
       </c>
       <c r="C43">
         <v>4</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>1090</v>
       </c>
       <c r="B44">
         <v>490</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>1090</v>
       </c>
       <c r="B45">
         <v>590</v>
       </c>
       <c r="C45">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46">
         <v>1090</v>
       </c>
       <c r="B46">
         <v>690</v>
       </c>
       <c r="C46">
         <v>2</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
         <v>1090</v>
       </c>
       <c r="B47">
         <v>790</v>
@@ -1256,219 +1259,219 @@
         <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>1090</v>
       </c>
       <c r="B49">
         <v>990</v>
       </c>
       <c r="C49">
         <v>2</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>1090</v>
       </c>
       <c r="B50">
         <v>1090</v>
       </c>
       <c r="C50">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>1090</v>
       </c>
       <c r="B51">
         <v>1190</v>
       </c>
       <c r="C51">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>1190</v>
       </c>
       <c r="B52">
         <v>490</v>
       </c>
       <c r="C52">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>1190</v>
       </c>
       <c r="B53">
         <v>590</v>
       </c>
       <c r="C53">
         <v>2</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>1190</v>
       </c>
       <c r="B54">
         <v>690</v>
       </c>
       <c r="C54">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>1190</v>
       </c>
       <c r="B55">
         <v>790</v>
       </c>
       <c r="C55">
         <v>3</v>
       </c>
       <c r="D55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>1190</v>
       </c>
       <c r="B56">
         <v>890</v>
       </c>
       <c r="C56">
         <v>4</v>
       </c>
       <c r="D56" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>1190</v>
       </c>
       <c r="B57">
         <v>990</v>
       </c>
       <c r="C57">
         <v>2</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>1190</v>
       </c>
       <c r="B58">
         <v>1090</v>
       </c>
       <c r="C58">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>1190</v>
       </c>
       <c r="B59">
         <v>1190</v>
       </c>
       <c r="C59">
         <v>6</v>
       </c>
       <c r="D59" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60">
         <v>1190</v>
       </c>
       <c r="B60">
         <v>1190</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61">
         <v>1290</v>
       </c>
       <c r="B61">
         <v>1190</v>
       </c>
       <c r="C61">
         <v>2</v>
       </c>
       <c r="D61" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62">
         <v>1390</v>
       </c>
       <c r="B62">
         <v>1190</v>
       </c>
       <c r="C62">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D62" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63">
         <v>1490</v>
       </c>
       <c r="B63">
         <v>1190</v>
       </c>
       <c r="C63">
         <v>2</v>
       </c>
       <c r="D63" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
@@ -1491,92 +1494,92 @@
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>990</v>
       </c>
       <c r="B2">
         <v>2090</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
@@ -1584,730 +1587,730 @@
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>790</v>
       </c>
       <c r="B2">
         <v>1890</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>790</v>
       </c>
       <c r="B3">
         <v>1890</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>790</v>
       </c>
       <c r="B4">
         <v>1990</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>790</v>
       </c>
       <c r="B5">
         <v>1990</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>4</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>790</v>
       </c>
       <c r="B6">
         <v>1990</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>4</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>790</v>
       </c>
       <c r="B7">
         <v>1990</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>4</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>790</v>
       </c>
       <c r="B8">
         <v>2090</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>4</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>790</v>
       </c>
       <c r="B9">
         <v>2090</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>4</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>790</v>
       </c>
       <c r="B10">
         <v>2090</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>790</v>
       </c>
       <c r="B11">
         <v>2090</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>4</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>790</v>
       </c>
       <c r="B12">
         <v>2090</v>
       </c>
       <c r="C12">
         <v>1</v>
       </c>
       <c r="D12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>4</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>790</v>
       </c>
       <c r="B13">
         <v>2090</v>
       </c>
       <c r="C13">
         <v>0</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>4</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>790</v>
       </c>
       <c r="B14">
         <v>2090</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>4</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>890</v>
       </c>
       <c r="B15">
         <v>1990</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>4</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>890</v>
       </c>
       <c r="B16">
         <v>1990</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>4</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>890</v>
       </c>
       <c r="B17">
         <v>1990</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>4</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>890</v>
       </c>
       <c r="B18">
         <v>1990</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>4</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
         <v>890</v>
       </c>
       <c r="B19">
         <v>2090</v>
       </c>
       <c r="C19">
         <v>0</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>4</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>890</v>
       </c>
       <c r="B20">
         <v>2090</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>4</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>890</v>
       </c>
       <c r="B21">
         <v>2090</v>
       </c>
       <c r="C21">
         <v>2</v>
       </c>
       <c r="D21" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>4</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>890</v>
       </c>
       <c r="B22">
         <v>2090</v>
       </c>
       <c r="C22">
         <v>0</v>
       </c>
       <c r="D22" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>4</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>890</v>
       </c>
       <c r="B23">
         <v>2090</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>4</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>890</v>
       </c>
       <c r="B24">
         <v>2090</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>4</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>990</v>
       </c>
       <c r="B25">
         <v>1990</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>4</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>990</v>
       </c>
       <c r="B26">
         <v>1990</v>
       </c>
       <c r="C26">
         <v>1</v>
       </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>4</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>990</v>
       </c>
       <c r="B27">
         <v>2090</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>4</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>990</v>
       </c>
       <c r="B28">
         <v>2090</v>
       </c>
       <c r="C28">
         <v>0</v>
       </c>
       <c r="D28" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>4</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>990</v>
       </c>
       <c r="B29">
         <v>2090</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>4</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>990</v>
       </c>
       <c r="B30">
         <v>2090</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>4</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>990</v>
       </c>
       <c r="B31">
         <v>2090</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>4</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>990</v>
       </c>
       <c r="B32">
         <v>2090</v>
       </c>
       <c r="C32">
         <v>1</v>
       </c>
       <c r="D32" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>4</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z60"/>
   <sheetViews>
@@ -2316,51 +2319,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
@@ -2498,81 +2501,81 @@
       <c r="E10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>590</v>
       </c>
       <c r="B11">
         <v>990</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>590</v>
       </c>
       <c r="B12">
         <v>1090</v>
       </c>
       <c r="C12">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>590</v>
       </c>
       <c r="B13">
         <v>1190</v>
       </c>
       <c r="C13">
         <v>2</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>690</v>
       </c>
       <c r="B14">
         <v>690</v>
       </c>
       <c r="C14">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>690</v>
       </c>
       <c r="B15">
         <v>790</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>690</v>
       </c>
@@ -2708,51 +2711,51 @@
       <c r="E24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>790</v>
       </c>
       <c r="B25">
         <v>1090</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>790</v>
       </c>
       <c r="B26">
         <v>1190</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>890</v>
       </c>
       <c r="B27">
         <v>490</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>890</v>
       </c>
@@ -2813,51 +2816,51 @@
       <c r="E31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>890</v>
       </c>
       <c r="B32">
         <v>1090</v>
       </c>
       <c r="C32">
         <v>0</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>890</v>
       </c>
       <c r="B33">
         <v>1190</v>
       </c>
       <c r="C33">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
       <c r="E33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>990</v>
       </c>
       <c r="B34">
         <v>490</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>990</v>
       </c>
@@ -2903,111 +2906,111 @@
       <c r="E37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>990</v>
       </c>
       <c r="B38">
         <v>890</v>
       </c>
       <c r="C38">
         <v>0</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>990</v>
       </c>
       <c r="B39">
         <v>990</v>
       </c>
       <c r="C39">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>990</v>
       </c>
       <c r="B40">
         <v>1090</v>
       </c>
       <c r="C40">
         <v>0</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
         <v>990</v>
       </c>
       <c r="B41">
         <v>1190</v>
       </c>
       <c r="C41">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>1090</v>
       </c>
       <c r="B42">
         <v>490</v>
       </c>
       <c r="C42">
         <v>1</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
         <v>1090</v>
       </c>
       <c r="B43">
         <v>590</v>
       </c>
       <c r="C43">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
       <c r="E43"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>1090</v>
       </c>
       <c r="B44">
         <v>690</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>1090</v>
       </c>
@@ -3038,111 +3041,111 @@
       <c r="E46"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
         <v>1090</v>
       </c>
       <c r="B47">
         <v>990</v>
       </c>
       <c r="C47">
         <v>0</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>1090</v>
       </c>
       <c r="B48">
         <v>1090</v>
       </c>
       <c r="C48">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E48"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>1090</v>
       </c>
       <c r="B49">
         <v>1190</v>
       </c>
       <c r="C49">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>1190</v>
       </c>
       <c r="B50">
         <v>490</v>
       </c>
       <c r="C50">
         <v>0</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
       <c r="E50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>1190</v>
       </c>
       <c r="B51">
         <v>590</v>
       </c>
       <c r="C51">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>1190</v>
       </c>
       <c r="B52">
         <v>690</v>
       </c>
       <c r="C52">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>1190</v>
       </c>
       <c r="B53">
         <v>790</v>
       </c>
       <c r="C53">
         <v>0</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>1190</v>
       </c>
@@ -3173,51 +3176,51 @@
       <c r="E55"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>1190</v>
       </c>
       <c r="B56">
         <v>1090</v>
       </c>
       <c r="C56">
         <v>0</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
       <c r="E56"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>1190</v>
       </c>
       <c r="B57">
         <v>1190</v>
       </c>
       <c r="C57">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="E57"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>1290</v>
       </c>
       <c r="B58">
         <v>1190</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
       <c r="E58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
         <v>1390</v>
       </c>
@@ -3274,133 +3277,133 @@
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>890</v>
       </c>
       <c r="B2">
         <v>1990</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>990</v>
       </c>
       <c r="B3">
         <v>2090</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>990</v>
       </c>
       <c r="B4">
         <v>2090</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>0</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>