--- v3 (2026-07-01)
+++ v4 (2026-08-23)
@@ -12,85 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="4" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Toppsving" sheetId="1" r:id="rId4"/>
     <sheet name="Ytterdører" sheetId="2" r:id="rId5"/>
     <sheet name="Terrassedør" sheetId="3" r:id="rId6"/>
     <sheet name="Topphengslet" sheetId="4" r:id="rId7"/>
-    <sheet name="Kjellerdør" sheetId="5" r:id="rId8"/>
+    <sheet name="Restekroken" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Bredde</t>
   </si>
   <si>
     <t>Høyde</t>
   </si>
   <si>
     <t>Antall</t>
   </si>
   <si>
     <t>Overflate</t>
   </si>
   <si>
     <t>Hvitmalt</t>
   </si>
   <si>
-    <t>0Hvitmalt</t>
-[...8 lines deleted...]
-    <t>Hvitmalt, u/ventil</t>
+    <t>Hvitmalt- Grå spacer</t>
   </si>
   <si>
     <t>Slagretning</t>
   </si>
   <si>
     <t>Produkt</t>
   </si>
   <si>
     <t>V.heng</t>
   </si>
   <si>
     <t>Førre elementdør "Rophus". Std hvit</t>
   </si>
   <si>
     <t>Utførelse</t>
   </si>
   <si>
     <t>Beskrivelse</t>
   </si>
   <si>
     <t>Venstre ut</t>
   </si>
   <si>
     <t>Glass helt ned</t>
   </si>
@@ -103,102 +94,150 @@
   <si>
     <t xml:space="preserve">Høyre ut </t>
   </si>
   <si>
     <t>16 cm brystning, brems,sikkerhetsglass</t>
   </si>
   <si>
     <t>Brystn. 90cm</t>
   </si>
   <si>
     <t>Brystn. 90cm. Sikkerhetsglass</t>
   </si>
   <si>
     <t>16 cm brystning, brems, sikkerhetsglass ute og inne</t>
   </si>
   <si>
     <t>Hvitmail</t>
   </si>
   <si>
     <t>50 cm brystning, brems</t>
   </si>
   <si>
     <t xml:space="preserve">80 cm brystning </t>
   </si>
   <si>
+    <t>Hvitmal</t>
+  </si>
+  <si>
+    <t>80cm brystning, slett ute</t>
+  </si>
+  <si>
     <t>Brystn 100 cm, brems</t>
   </si>
   <si>
     <t>100cm brystning, brems</t>
   </si>
   <si>
     <t>16 cm brystning, sikkerhetsglass ute og inne</t>
   </si>
   <si>
     <t>Brystning 90 cm. Sikkerhetsglass</t>
   </si>
   <si>
     <t>Brystn 90 cm. Sikkerhetsglass</t>
   </si>
   <si>
     <t>50 cm brystning, brems, sikkerhetsglass ute/inne</t>
   </si>
   <si>
     <t>50cm brystning, brems, sikkerhetsglass ute/inne</t>
   </si>
   <si>
     <t>100cm brystning, brems. Sikkerhetsglass</t>
   </si>
   <si>
     <t>16 cm brystning, brems, sikkerhetsglass gl.inv</t>
   </si>
   <si>
     <t xml:space="preserve">Brystn. 16cm, brems, </t>
   </si>
   <si>
     <t>100cm brystn, brems. Sikkerhetsglass ute/inne</t>
   </si>
   <si>
     <t>Brystn 100, brems</t>
   </si>
   <si>
     <t>Brystn 50 cm, brems</t>
   </si>
   <si>
     <t>Brystn 50 cm , brems.Sikkerhetsglass ute/inne</t>
   </si>
   <si>
     <t>Kategori</t>
   </si>
   <si>
-    <t>Hvitmalt U/Ventil</t>
-[...5 lines deleted...]
-    <t>Førre Element dørblad med sporfrest panel, 115 mm karm, syrefaste hengsler, 7000,- ink mva</t>
+    <t>Fast karm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NCS S0502Y </t>
+  </si>
+  <si>
+    <t>- Utførelse i tettvokst furu m/høy kjernevedandel 2lags 1,1 (ref.88093) 1500,- eks mva pr stk</t>
+  </si>
+  <si>
+    <t>Fast karm m/skrå 35,7gr</t>
+  </si>
+  <si>
+    <t>RAL9007 utv. NCS S8500N innv.</t>
+  </si>
+  <si>
+    <t>- Utførelse i Aluminiumsbekledd malt furu, 2lags glass 1,0 (ref.75387) 1000,- eks mva</t>
+  </si>
+  <si>
+    <t>Fast karm m/skrå 40gr</t>
+  </si>
+  <si>
+    <t>NCS S0502Y</t>
+  </si>
+  <si>
+    <t>- Utførelse i tettvokst furu m/høy kjernevedandel, 2lags glass 1,1 laminert innv. (ref.86938) 1000,- eks mva</t>
+  </si>
+  <si>
+    <t>- Utførelse i tettvokst furu m/høy kjernevedandel 2lags 1,0 (ref.168489) 2500,- eks mva</t>
+  </si>
+  <si>
+    <t>Terassedør høyre ut</t>
+  </si>
+  <si>
+    <t>Osmo 420 Klar</t>
+  </si>
+  <si>
+    <t>- Utførelse i Laminert Eik, Glass: 6,38 Energi1.1-14-4-16-6.38 Energi1.1 16cm brystning (ref.168489) 10000,- eks mva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ytterdør høyre i eik m/sidefelt </t>
+  </si>
+  <si>
+    <t>-Utførelse i Laminert Eik,6"Kledning liggende, 2lags glass 1,1 skjult hengsler, skjult dørpumpe.(ref.87422) 50000,- eks mva</t>
+  </si>
+  <si>
+    <t>Toppsving</t>
+  </si>
+  <si>
+    <t>- Utførelse i tettvokst furu m/høy kjernevedandel, 3lags glass 1,1 Klipspross alu 2x2, (ref.86173) 3600,- eks mva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -529,51 +568,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z63"/>
+  <dimension ref="A1:Z61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -584,2885 +623,2936 @@
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>490</v>
       </c>
       <c r="B2">
-        <v>490</v>
+        <v>790</v>
       </c>
       <c r="C2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>490</v>
       </c>
       <c r="B3">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C3">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>490</v>
       </c>
       <c r="B4">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>490</v>
       </c>
       <c r="B5">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>490</v>
       </c>
       <c r="B6">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="B7">
-        <v>1190</v>
+        <v>590</v>
       </c>
       <c r="C7">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>590</v>
       </c>
       <c r="B8">
-        <v>590</v>
+        <v>790</v>
       </c>
       <c r="C8">
         <v>2</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>590</v>
       </c>
       <c r="B9">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C9">
         <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>590</v>
       </c>
       <c r="B10">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C10">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>590</v>
       </c>
       <c r="B11">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C11">
         <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>590</v>
       </c>
       <c r="B12">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C12">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="B13">
-        <v>1190</v>
+        <v>690</v>
       </c>
       <c r="C13">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>690</v>
       </c>
       <c r="B14">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C14">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>690</v>
       </c>
       <c r="B15">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>690</v>
       </c>
       <c r="B16">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C16">
         <v>2</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>690</v>
       </c>
       <c r="B17">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C17">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>690</v>
       </c>
       <c r="B18">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C18">
         <v>2</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="B19">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C19">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>790</v>
       </c>
       <c r="B20">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>790</v>
       </c>
       <c r="B21">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="C21">
         <v>0</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>790</v>
       </c>
       <c r="B22">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>790</v>
       </c>
       <c r="B23">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C23">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>790</v>
       </c>
       <c r="B24">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C24">
         <v>2</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>790</v>
       </c>
       <c r="B25">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C25">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>790</v>
       </c>
       <c r="B26">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C26">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="B27">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C27">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>890</v>
       </c>
       <c r="B28">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>890</v>
       </c>
       <c r="B29">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="C29">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>890</v>
       </c>
       <c r="B30">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C30">
         <v>3</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>890</v>
       </c>
       <c r="B31">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C31">
         <v>3</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>890</v>
       </c>
       <c r="B32">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
         <v>890</v>
       </c>
       <c r="B33">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C33">
         <v>2</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>890</v>
       </c>
       <c r="B34">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C34">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="B35">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C35">
         <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>990</v>
       </c>
       <c r="B36">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>990</v>
       </c>
       <c r="B37">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="C37">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>990</v>
       </c>
       <c r="B38">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C38">
         <v>2</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>990</v>
       </c>
       <c r="B39">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C39">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>990</v>
       </c>
       <c r="B40">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
         <v>990</v>
       </c>
       <c r="B41">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C41">
         <v>2</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>990</v>
       </c>
       <c r="B42">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C42">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="B43">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C43">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>1090</v>
       </c>
       <c r="B44">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C44">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>1090</v>
       </c>
       <c r="B45">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="C45">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46">
         <v>1090</v>
       </c>
       <c r="B46">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C46">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
         <v>1090</v>
       </c>
       <c r="B47">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C47">
         <v>4</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>1090</v>
       </c>
       <c r="B48">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C48">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
         <v>1090</v>
       </c>
       <c r="B49">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C49">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>1090</v>
       </c>
       <c r="B50">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C50">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="B51">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C51">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>1190</v>
       </c>
       <c r="B52">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C52">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>1190</v>
       </c>
       <c r="B53">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="C53">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>1190</v>
       </c>
       <c r="B54">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C54">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>1190</v>
       </c>
       <c r="B55">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C55">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D55" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>1190</v>
       </c>
       <c r="B56">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C56">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D56" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
         <v>1190</v>
       </c>
       <c r="B57">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C57">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
         <v>1190</v>
       </c>
       <c r="B58">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
-        <v>1190</v>
+        <v>1290</v>
       </c>
       <c r="B59">
         <v>1190</v>
       </c>
       <c r="C59">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60">
-        <v>1190</v>
+        <v>1390</v>
       </c>
       <c r="B60">
         <v>1190</v>
       </c>
       <c r="C60">
         <v>0</v>
       </c>
       <c r="D60" t="s">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61">
-        <v>1290</v>
+        <v>1490</v>
       </c>
       <c r="B61">
         <v>1190</v>
       </c>
       <c r="C61">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D61" t="s">
-        <v>4</v>
-[...27 lines deleted...]
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="80" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>990</v>
       </c>
       <c r="B2">
         <v>2090</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:Z33"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>790</v>
       </c>
       <c r="B2">
         <v>1890</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>790</v>
       </c>
       <c r="B3">
         <v>1890</v>
       </c>
       <c r="C3">
         <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
       <c r="F3"/>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>790</v>
       </c>
       <c r="B4">
         <v>1990</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>4</v>
       </c>
       <c r="F4"/>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>790</v>
       </c>
       <c r="B5">
         <v>1990</v>
       </c>
       <c r="C5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>4</v>
       </c>
       <c r="F5"/>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>790</v>
       </c>
       <c r="B6">
         <v>1990</v>
       </c>
       <c r="C6">
         <v>0</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>4</v>
       </c>
       <c r="F6"/>
       <c r="G6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>790</v>
       </c>
       <c r="B7">
         <v>1990</v>
       </c>
       <c r="C7">
         <v>0</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>4</v>
       </c>
       <c r="F7"/>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
         <v>790</v>
       </c>
       <c r="B8">
         <v>2090</v>
       </c>
       <c r="C8">
         <v>1</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>4</v>
       </c>
       <c r="F8"/>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>790</v>
       </c>
       <c r="B9">
         <v>2090</v>
       </c>
       <c r="C9">
         <v>1</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>4</v>
       </c>
       <c r="F9"/>
       <c r="G9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>790</v>
       </c>
       <c r="B10">
         <v>2090</v>
       </c>
       <c r="C10">
         <v>1</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F10"/>
       <c r="G10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>790</v>
       </c>
       <c r="B11">
         <v>2090</v>
       </c>
       <c r="C11">
         <v>0</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>4</v>
       </c>
       <c r="F11"/>
       <c r="G11" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>790</v>
       </c>
       <c r="B12">
         <v>2090</v>
       </c>
       <c r="C12">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>4</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
         <v>790</v>
       </c>
       <c r="B13">
         <v>2090</v>
       </c>
       <c r="C13">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="F13"/>
       <c r="G13" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>790</v>
       </c>
       <c r="B14">
         <v>2090</v>
       </c>
       <c r="C14">
         <v>0</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>4</v>
       </c>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
-        <v>890</v>
+        <v>790</v>
       </c>
       <c r="B15">
-        <v>1990</v>
+        <v>2090</v>
       </c>
       <c r="C15">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>4</v>
       </c>
       <c r="F15"/>
       <c r="G15" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>890</v>
       </c>
       <c r="B16">
         <v>1990</v>
       </c>
       <c r="C16">
         <v>1</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>4</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>890</v>
       </c>
       <c r="B17">
         <v>1990</v>
       </c>
       <c r="C17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>4</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>890</v>
       </c>
       <c r="B18">
         <v>1990</v>
       </c>
       <c r="C18">
         <v>0</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>4</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
         <v>890</v>
       </c>
       <c r="B19">
-        <v>2090</v>
+        <v>1990</v>
       </c>
       <c r="C19">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>4</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>890</v>
       </c>
       <c r="B20">
         <v>2090</v>
       </c>
       <c r="C20">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>4</v>
       </c>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>890</v>
       </c>
       <c r="B21">
         <v>2090</v>
       </c>
       <c r="C21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>4</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>890</v>
       </c>
       <c r="B22">
         <v>2090</v>
       </c>
       <c r="C22">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D22" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>4</v>
       </c>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>890</v>
       </c>
       <c r="B23">
         <v>2090</v>
       </c>
       <c r="C23">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D23" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>4</v>
       </c>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>890</v>
       </c>
       <c r="B24">
         <v>2090</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>4</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
-        <v>990</v>
+        <v>890</v>
       </c>
       <c r="B25">
-        <v>1990</v>
+        <v>2090</v>
       </c>
       <c r="C25">
         <v>0</v>
       </c>
       <c r="D25" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E25" t="s">
         <v>4</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
         <v>990</v>
       </c>
       <c r="B26">
         <v>1990</v>
       </c>
       <c r="C26">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E26" t="s">
         <v>4</v>
       </c>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>990</v>
       </c>
       <c r="B27">
-        <v>2090</v>
+        <v>1990</v>
       </c>
       <c r="C27">
         <v>0</v>
       </c>
       <c r="D27" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>4</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>990</v>
       </c>
       <c r="B28">
         <v>2090</v>
       </c>
       <c r="C28">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D28" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>4</v>
       </c>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>990</v>
       </c>
       <c r="B29">
         <v>2090</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>4</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>990</v>
       </c>
       <c r="B30">
         <v>2090</v>
       </c>
       <c r="C30">
         <v>0</v>
       </c>
       <c r="D30" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>4</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>990</v>
       </c>
       <c r="B31">
         <v>2090</v>
       </c>
       <c r="C31">
         <v>0</v>
       </c>
       <c r="D31" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>4</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>990</v>
       </c>
       <c r="B32">
         <v>2090</v>
       </c>
       <c r="C32">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D32" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E32" t="s">
         <v>4</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>40</v>
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33">
+        <v>990</v>
+      </c>
+      <c r="B33">
+        <v>2090</v>
+      </c>
+      <c r="C33">
+        <v>0</v>
+      </c>
+      <c r="D33" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z60"/>
+  <dimension ref="A1:Z59"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
         <v>490</v>
       </c>
       <c r="B2">
-        <v>490</v>
+        <v>690</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
         <v>490</v>
       </c>
       <c r="B3">
-        <v>690</v>
+        <v>590</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
         <v>490</v>
       </c>
       <c r="B4">
-        <v>590</v>
+        <v>790</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4" t="s">
         <v>4</v>
       </c>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
         <v>490</v>
       </c>
       <c r="B5">
-        <v>790</v>
+        <v>990</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5" t="s">
         <v>4</v>
       </c>
       <c r="E5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6">
         <v>490</v>
       </c>
       <c r="B6">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C6">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D6" t="s">
         <v>4</v>
       </c>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7">
         <v>490</v>
       </c>
       <c r="B7">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C7">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D7" t="s">
         <v>4</v>
       </c>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="B8">
-        <v>1190</v>
+        <v>590</v>
       </c>
       <c r="C8">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D8" t="s">
         <v>4</v>
       </c>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9">
         <v>590</v>
       </c>
       <c r="B9">
-        <v>590</v>
+        <v>790</v>
       </c>
       <c r="C9">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="D9" t="s">
         <v>4</v>
       </c>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10">
         <v>590</v>
       </c>
       <c r="B10">
-        <v>790</v>
+        <v>990</v>
       </c>
       <c r="C10">
         <v>0</v>
       </c>
       <c r="D10" t="s">
         <v>4</v>
       </c>
       <c r="E10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11">
         <v>590</v>
       </c>
       <c r="B11">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C11">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D11" t="s">
         <v>4</v>
       </c>
       <c r="E11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12">
         <v>590</v>
       </c>
       <c r="B12">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C12">
         <v>2</v>
       </c>
       <c r="D12" t="s">
         <v>4</v>
       </c>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="B13">
-        <v>1190</v>
+        <v>690</v>
       </c>
       <c r="C13">
         <v>2</v>
       </c>
       <c r="D13" t="s">
         <v>4</v>
       </c>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14">
         <v>690</v>
       </c>
       <c r="B14">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C14">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D14" t="s">
         <v>4</v>
       </c>
       <c r="E14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15">
         <v>690</v>
       </c>
       <c r="B15">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C15">
         <v>0</v>
       </c>
       <c r="D15" t="s">
         <v>4</v>
       </c>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16">
         <v>690</v>
       </c>
       <c r="B16">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C16">
         <v>0</v>
       </c>
       <c r="D16" t="s">
         <v>4</v>
       </c>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17">
         <v>690</v>
       </c>
       <c r="B17">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C17">
         <v>0</v>
       </c>
       <c r="D17" t="s">
         <v>4</v>
       </c>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18">
         <v>690</v>
       </c>
       <c r="B18">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C18">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D18" t="s">
         <v>4</v>
       </c>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="B19">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C19">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D19" t="s">
         <v>4</v>
       </c>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20">
         <v>790</v>
       </c>
       <c r="B20">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C20">
         <v>0</v>
       </c>
       <c r="D20" t="s">
         <v>4</v>
       </c>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21">
         <v>790</v>
       </c>
       <c r="B21">
-        <v>590</v>
+        <v>790</v>
       </c>
       <c r="C21">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D21" t="s">
         <v>4</v>
       </c>
       <c r="E21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22">
         <v>790</v>
       </c>
       <c r="B22">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C22">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D22" t="s">
         <v>4</v>
       </c>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23">
         <v>790</v>
       </c>
       <c r="B23">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C23">
         <v>0</v>
       </c>
       <c r="D23" t="s">
         <v>4</v>
       </c>
       <c r="E23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24">
         <v>790</v>
       </c>
       <c r="B24">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C24">
         <v>0</v>
       </c>
       <c r="D24" t="s">
         <v>4</v>
       </c>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25">
         <v>790</v>
       </c>
       <c r="B25">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C25">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D25" t="s">
         <v>4</v>
       </c>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="B26">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C26">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D26" t="s">
         <v>4</v>
       </c>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27">
         <v>890</v>
       </c>
       <c r="B27">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C27">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D27" t="s">
         <v>4</v>
       </c>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28">
         <v>890</v>
       </c>
       <c r="B28">
-        <v>590</v>
+        <v>790</v>
       </c>
       <c r="C28">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D28" t="s">
         <v>4</v>
       </c>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29">
         <v>890</v>
       </c>
       <c r="B29">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C29">
         <v>0</v>
       </c>
       <c r="D29" t="s">
         <v>4</v>
       </c>
       <c r="E29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30">
         <v>890</v>
       </c>
       <c r="B30">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C30">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D30" t="s">
         <v>4</v>
       </c>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31">
         <v>890</v>
       </c>
       <c r="B31">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32">
         <v>890</v>
       </c>
       <c r="B32">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C32">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D32" t="s">
         <v>4</v>
       </c>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="B33">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D33" t="s">
         <v>4</v>
       </c>
       <c r="E33"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34">
         <v>990</v>
       </c>
       <c r="B34">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C34">
         <v>0</v>
       </c>
       <c r="D34" t="s">
         <v>4</v>
       </c>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35">
         <v>990</v>
       </c>
       <c r="B35">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="C35">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D35" t="s">
         <v>4</v>
       </c>
       <c r="E35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36">
         <v>990</v>
       </c>
       <c r="B36">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C36">
         <v>0</v>
       </c>
       <c r="D36" t="s">
         <v>4</v>
       </c>
       <c r="E36"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37">
         <v>990</v>
       </c>
       <c r="B37">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C37">
         <v>0</v>
       </c>
       <c r="D37" t="s">
         <v>4</v>
       </c>
       <c r="E37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38">
         <v>990</v>
       </c>
       <c r="B38">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C38">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D38" t="s">
         <v>4</v>
       </c>
       <c r="E38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39">
         <v>990</v>
       </c>
       <c r="B39">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D39" t="s">
         <v>4</v>
       </c>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40">
         <v>990</v>
       </c>
       <c r="B40">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C40">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D40" t="s">
         <v>4</v>
       </c>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="B41">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C41">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="D41" t="s">
         <v>4</v>
       </c>
       <c r="E41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42">
         <v>1090</v>
       </c>
       <c r="B42">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D42" t="s">
         <v>4</v>
       </c>
       <c r="E42"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43">
         <v>1090</v>
       </c>
       <c r="B43">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="C43">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D43" t="s">
         <v>4</v>
       </c>
       <c r="E43"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44">
         <v>1090</v>
       </c>
       <c r="B44">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C44">
         <v>0</v>
       </c>
       <c r="D44" t="s">
         <v>4</v>
       </c>
       <c r="E44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45">
         <v>1090</v>
       </c>
       <c r="B45">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C45">
         <v>0</v>
       </c>
       <c r="D45" t="s">
         <v>4</v>
       </c>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46">
         <v>1090</v>
       </c>
       <c r="B46">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C46">
         <v>0</v>
       </c>
       <c r="D46" t="s">
         <v>4</v>
       </c>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47">
         <v>1090</v>
       </c>
       <c r="B47">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C47">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D47" t="s">
         <v>4</v>
       </c>
       <c r="E47"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48">
         <v>1090</v>
       </c>
       <c r="B48">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C48">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D48" t="s">
-        <v>42</v>
+        <v>4</v>
       </c>
       <c r="E48"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="B49">
-        <v>1190</v>
+        <v>490</v>
       </c>
       <c r="C49">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="D49" t="s">
         <v>4</v>
       </c>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50">
         <v>1190</v>
       </c>
       <c r="B50">
-        <v>490</v>
+        <v>590</v>
       </c>
       <c r="C50">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D50" t="s">
         <v>4</v>
       </c>
       <c r="E50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51">
         <v>1190</v>
       </c>
       <c r="B51">
-        <v>590</v>
+        <v>690</v>
       </c>
       <c r="C51">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="D51" t="s">
         <v>4</v>
       </c>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52">
         <v>1190</v>
       </c>
       <c r="B52">
-        <v>690</v>
+        <v>790</v>
       </c>
       <c r="C52">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D52" t="s">
         <v>4</v>
       </c>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53">
         <v>1190</v>
       </c>
       <c r="B53">
-        <v>790</v>
+        <v>890</v>
       </c>
       <c r="C53">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="D53" t="s">
         <v>4</v>
       </c>
       <c r="E53"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54">
         <v>1190</v>
       </c>
       <c r="B54">
-        <v>890</v>
+        <v>990</v>
       </c>
       <c r="C54">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D54" t="s">
         <v>4</v>
       </c>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55">
         <v>1190</v>
       </c>
       <c r="B55">
-        <v>990</v>
+        <v>1090</v>
       </c>
       <c r="C55">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D55" t="s">
         <v>4</v>
       </c>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56">
         <v>1190</v>
       </c>
       <c r="B56">
-        <v>1090</v>
+        <v>1190</v>
       </c>
       <c r="C56">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="D56" t="s">
         <v>4</v>
       </c>
       <c r="E56"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57">
-        <v>1190</v>
+        <v>1290</v>
       </c>
       <c r="B57">
         <v>1190</v>
       </c>
       <c r="C57">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="D57" t="s">
         <v>4</v>
       </c>
       <c r="E57"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58">
-        <v>1290</v>
+        <v>1390</v>
       </c>
       <c r="B58">
         <v>1190</v>
       </c>
       <c r="C58">
         <v>0</v>
       </c>
       <c r="D58" t="s">
         <v>4</v>
       </c>
       <c r="E58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59">
-        <v>1390</v>
+        <v>1490</v>
       </c>
       <c r="B59">
         <v>1190</v>
       </c>
       <c r="C59">
         <v>0</v>
       </c>
       <c r="D59" t="s">
         <v>4</v>
       </c>
       <c r="E59"/>
-    </row>
-[...13 lines deleted...]
-      <c r="E60"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z5"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" customWidth="true" style="0"/>
     <col min="7" max="7" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2">
-        <v>890</v>
+        <v>1590</v>
       </c>
       <c r="B2">
-        <v>1990</v>
+        <v>590</v>
       </c>
       <c r="C2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="D2" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="F2"/>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3">
-        <v>990</v>
+        <v>2090</v>
       </c>
       <c r="B3">
         <v>2090</v>
       </c>
       <c r="C3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D3" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="E3" t="s">
-        <v>4</v>
+        <v>45</v>
       </c>
       <c r="F3"/>
-      <c r="G3"/>
+      <c r="G3" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4">
-        <v>990</v>
+        <v>1790</v>
       </c>
       <c r="B4">
-        <v>2090</v>
+        <v>1990</v>
       </c>
       <c r="C4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="E4" t="s">
-        <v>4</v>
+        <v>48</v>
       </c>
       <c r="F4"/>
-      <c r="G4"/>
+      <c r="G4" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5">
-        <v>0</v>
+        <v>1090</v>
       </c>
       <c r="B5">
-        <v>0</v>
+        <v>1590</v>
       </c>
       <c r="C5">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="E5"/>
+        <v>1</v>
+      </c>
+      <c r="D5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" t="s">
+        <v>48</v>
+      </c>
       <c r="F5"/>
-      <c r="G5"/>
+      <c r="G5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6">
+        <v>890</v>
+      </c>
+      <c r="B6">
+        <v>2090</v>
+      </c>
+      <c r="C6">
+        <v>1</v>
+      </c>
+      <c r="D6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6"/>
+      <c r="G6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7">
+        <v>1490</v>
+      </c>
+      <c r="B7">
+        <v>2090</v>
+      </c>
+      <c r="C7">
+        <v>1</v>
+      </c>
+      <c r="D7" t="s">
+        <v>54</v>
+      </c>
+      <c r="E7" t="s">
+        <v>52</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8">
+        <v>1090</v>
+      </c>
+      <c r="B8">
+        <v>1190</v>
+      </c>
+      <c r="C8">
+        <v>1</v>
+      </c>
+      <c r="D8" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8" t="s">
+        <v>57</v>
+      </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Toppsving</vt:lpstr>
       <vt:lpstr>Ytterdører</vt:lpstr>
       <vt:lpstr>Terrassedør</vt:lpstr>
       <vt:lpstr>Topphengslet</vt:lpstr>
-      <vt:lpstr>Kjellerdør</vt:lpstr>
+      <vt:lpstr>Restekroken</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Førre vindu</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Førre Xpress lagerliste</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>